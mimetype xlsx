--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -47,51 +47,51 @@
   <si>
     <t>TRSG156041</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>17.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 229 258 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Количество уровней</t>
   </si>
   <si>
     <t>10+5 600x400</t>
   </si>
   <si>
     <t>Расстояние между уровнями</t>
   </si>
   <si>
     <t>Upper 5/75 mm  lower 10/84 mm</t>
   </si>
   <si>
     <t>Размер (Ш х Г х В), мм</t>
   </si>
   <si>
     <t>584x767x2107</t>
   </si>