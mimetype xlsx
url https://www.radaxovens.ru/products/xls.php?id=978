--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -47,51 +47,51 @@
   <si>
     <t>TRSG156041</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>02.08.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 229 258 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Количество уровней</t>
   </si>
   <si>
     <t>10+5 600x400</t>
   </si>
   <si>
     <t>Расстояние между уровнями</t>
   </si>
   <si>
     <t>Upper 5/75 mm  lower 10/84 mm</t>
   </si>
   <si>
     <t>Размер (Ш х Г х В), мм</t>
   </si>
   <si>
     <t>584x767x2107</t>
   </si>