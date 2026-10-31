--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -47,51 +47,51 @@
   <si>
     <t>TRSG156041</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>16.09.2026</t>
+    <t>31.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 229 258 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Количество уровней</t>
   </si>
   <si>
     <t>10+5 600x400</t>
   </si>
   <si>
     <t>Расстояние между уровнями</t>
   </si>
   <si>
     <t>Upper 5/75 mm  lower 10/84 mm</t>
   </si>
   <si>
     <t>Размер (Ш х Г х В), мм</t>
   </si>
   <si>
     <t>584x767x2107</t>
   </si>