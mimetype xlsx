--- v0 (2026-06-26)
+++ v1 (2026-08-24)
@@ -23,75 +23,75 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Проект</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
-    <t>ASGG</t>
+    <t>Комплекты для установки печей друг на друга ASGG</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>26.06.2026</t>
+    <t>25.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 15 006 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,81 +242,81 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="933450" cy="933450"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="ASGG" descr=""/>
+        <xdr:cNvPr id="3" name="Комплекты для установки печей друг на друга ASGG" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1905000" cy="1400175"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="ASGG" descr=""/>
+        <xdr:cNvPr id="4" name="Комплекты для установки печей друг на друга ASGG" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>