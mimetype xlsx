--- v1 (2026-08-24)
+++ v2 (2026-10-11)
@@ -47,51 +47,51 @@
   <si>
     <t>Комплекты для установки печей друг на друга ASGG</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>25.08.2026</t>
+    <t>11.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 15 006 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>