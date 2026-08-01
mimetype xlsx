--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -47,51 +47,51 @@
   <si>
     <t>ASWT03</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>17.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 64 264 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t xml:space="preserve">Ø картриджа (D), мм                                             </t>
   </si>
   <si>
     <t xml:space="preserve">185 </t>
   </si>
   <si>
     <t>Логистическая информация</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>7,5</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>