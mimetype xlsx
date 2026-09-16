--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -47,51 +47,51 @@
   <si>
     <t>ASWT03</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>02.08.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 64 264 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t xml:space="preserve">Ø картриджа (D), мм                                             </t>
   </si>
   <si>
     <t xml:space="preserve">185 </t>
   </si>
   <si>
     <t>Логистическая информация</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>7,5</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
@@ -254,51 +254,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="781050" cy="781050"/>
+    <xdr:ext cx="933450" cy="933450"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="ASWT03" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>