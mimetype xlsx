--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -47,51 +47,51 @@
   <si>
     <t>ASWT03</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>16.09.2026</t>
+    <t>31.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 64 264 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t xml:space="preserve">Ø картриджа (D), мм                                             </t>
   </si>
   <si>
     <t xml:space="preserve">185 </t>
   </si>
   <si>
     <t>Логистическая информация</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>7,5</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>