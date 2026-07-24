--- v0 (2026-06-09)
+++ v1 (2026-07-24)
@@ -46,51 +46,51 @@
   <si>
     <t>DS06T7RL</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>10.06.2026</t>
+    <t>25.07.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 489 000 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>бойлерный</t>
   </si>
   <si>
     <t>Управление</t>
   </si>
   <si>
     <t>touch screen</t>
   </si>
   <si>
     <t>Количество уровней</t>
   </si>
   <si>
     <t>Расстояние между уровнями</t>
   </si>
@@ -322,51 +322,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1905000" cy="1685925"/>
+    <xdr:ext cx="1905000" cy="1724025"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="DS06T7RL" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -795,51 +795,51 @@
         <v>2</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="1"/>
       <c r="B13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="1"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
     </row>
-    <row r="15" spans="1:6" customHeight="1" ht="142">
+    <row r="15" spans="1:6" customHeight="1" ht="145">
       <c r="A15" s="1"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="1"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="1"/>
       <c r="B17" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>