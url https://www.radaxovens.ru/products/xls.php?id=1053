--- v2 (2026-09-08)
+++ v3 (2026-10-23)
@@ -46,51 +46,51 @@
   <si>
     <t>Пароконвектомат DS06T7RL</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>08.09.2026</t>
+    <t>23.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 489 000 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>бойлерный</t>
   </si>
   <si>
     <t>Управление</t>
   </si>
   <si>
     <t>touch screen</t>
   </si>
   <si>
     <t>Количество уровней</t>
   </si>
   <si>
     <t>Расстояние между уровнями</t>
   </si>