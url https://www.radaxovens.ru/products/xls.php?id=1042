--- v0 (2026-06-17)
+++ v1 (2026-08-04)
@@ -46,51 +46,51 @@
   <si>
     <t>KG10MNF1</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>17.06.2026</t>
+    <t>04.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 40 380 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Напряжение</t>
   </si>
   <si>
     <t>230V / 1N</t>
   </si>
   <si>
     <t>Мощность (кВт)</t>
   </si>
   <si>
     <t>0,085</t>
   </si>
   <si>
     <t>Производительность</t>
   </si>
   <si>
     <t>1400 м3/час</t>
   </si>