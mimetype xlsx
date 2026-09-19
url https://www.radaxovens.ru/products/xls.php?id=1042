--- v1 (2026-08-04)
+++ v2 (2026-09-19)
@@ -46,51 +46,51 @@
   <si>
     <t>KG10MNF1</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>04.08.2026</t>
+    <t>19.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 40 380 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Напряжение</t>
   </si>
   <si>
     <t>230V / 1N</t>
   </si>
   <si>
     <t>Мощность (кВт)</t>
   </si>
   <si>
     <t>0,085</t>
   </si>
   <si>
     <t>Производительность</t>
   </si>
   <si>
     <t>1400 м3/час</t>
   </si>