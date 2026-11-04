--- v2 (2026-09-19)
+++ v3 (2026-11-04)
@@ -46,51 +46,51 @@
   <si>
     <t>KG10MNF1</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>19.09.2026</t>
+    <t>04.11.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 40 380 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Напряжение</t>
   </si>
   <si>
     <t>230V / 1N</t>
   </si>
   <si>
     <t>Мощность (кВт)</t>
   </si>
   <si>
     <t>0,085</t>
   </si>
   <si>
     <t>Производительность</t>
   </si>
   <si>
     <t>1400 м3/час</t>
   </si>